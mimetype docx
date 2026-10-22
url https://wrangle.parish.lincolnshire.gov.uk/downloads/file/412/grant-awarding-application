--- v0 (2026-03-18)
+++ v1 (2026-10-22)
@@ -1,136 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FB65100" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
+    <w:p w14:paraId="4FB65100" w14:textId="7F22D584" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Wrangle Parish Council Grant Application Form</w:t>
+        <w:t xml:space="preserve">Wrangle Parish Council </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00640A17">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Community </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C018D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Grant Application Form</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D1A79B8" w14:textId="793D57E1" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
+    <w:p w14:paraId="5203B66E" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F1B16A" w14:textId="3DD8A9D9" w:rsidR="00594B3F" w:rsidRDefault="00594B3F" w:rsidP="00B07C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00594B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grants may be considered for new projects, existing activities, ongoing community services and other initiatives that provide a benefit to parish residents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BB5AEB" w14:textId="77777777" w:rsidR="00594B3F" w:rsidRDefault="00594B3F" w:rsidP="00B07C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1A79B8" w14:textId="7BCB726D" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA0562">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please complete all sections and return to the Parish Clerk by</w:t>
       </w:r>
       <w:r w:rsidR="00DA0562" w:rsidRPr="00DA0562">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30</w:t>
       </w:r>
       <w:r w:rsidR="00DA0562" w:rsidRPr="00DA0562">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00DA0562" w:rsidRPr="00DA0562">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> September 2025</w:t>
+        <w:t xml:space="preserve"> September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00885AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0562">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBC655A" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -202,357 +267,365 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07C9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicant Details </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="6044"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="3F5CD88F" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="3F5CD88F" w14:textId="77777777" w:rsidTr="00EE6E7A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09CC2CE6" w14:textId="1485828B" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of organisation/group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EA4956B" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78E3345D" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="775123E8" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="775123E8" w14:textId="77777777" w:rsidTr="00EE6E7A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67ECBAB1" w14:textId="261D6289" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FAD7257" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FC302D8" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="13684311" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="13684311" w14:textId="77777777" w:rsidTr="00EE6E7A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21324A0F" w14:textId="30E61307" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position/Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74F786F0" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="214FF49F" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="48CD5F36" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="48CD5F36" w14:textId="77777777" w:rsidTr="00EE6E7A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EDB7CD4" w14:textId="52448F6D" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D013414" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4550D377" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="08A232B1" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="08A232B1" w14:textId="77777777" w:rsidTr="00EE6E7A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09CA7270" w14:textId="03935B5F" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="723B8580" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3694E1AB" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="550CA2D9" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="550CA2D9" w14:textId="77777777" w:rsidTr="00EE6E7A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="517F7469" w14:textId="37E3414F" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1745E8D6" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21A1BE42" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="7E817D76" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="7E817D76" w14:textId="77777777" w:rsidTr="00EE6E7A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D03380" w14:textId="244D54F5" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Website (If applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -582,921 +655,1757 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D6E5AEF" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01092DA1" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17889A76" w14:textId="1AA2B77C" w:rsidR="00B07C9A" w:rsidRPr="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
+    <w:p w14:paraId="17889A76" w14:textId="780220BB" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07C9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>About your organisation</w:t>
+        <w:t xml:space="preserve">About your </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rganisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA18D61" w14:textId="4FD750F1" w:rsidR="00B07C9A" w:rsidRPr="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E9051C" w14:paraId="6541268F" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DFC97A" w14:textId="16D11268" w:rsidR="009F51BD" w:rsidRPr="003F6801" w:rsidRDefault="0007108E" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F6801">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please briefly describe your organisation, its aims and activities, including how long it has been operating:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E9051C" w14:paraId="5C1C12E9" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CB3B0A" w14:textId="77777777" w:rsidR="00E9051C" w:rsidRDefault="00E9051C" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4840BDE2" w14:textId="77777777" w:rsidR="00453AB8" w:rsidRDefault="00453AB8" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="754EBC99" w14:textId="77777777" w:rsidR="00453AB8" w:rsidRDefault="00453AB8" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49464552" w14:textId="77777777" w:rsidR="00453AB8" w:rsidRDefault="00453AB8" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14C65CF2" w14:textId="77777777" w:rsidR="00453AB8" w:rsidRDefault="00453AB8" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F5507E0" w14:textId="77777777" w:rsidR="00453AB8" w:rsidRDefault="00453AB8" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E9051C" w14:paraId="6D950055" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF0E52F" w14:textId="0514C85A" w:rsidR="00E9051C" w:rsidRPr="00416375" w:rsidRDefault="00416375" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00416375">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Type of organisation/group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E9051C" w14:paraId="024941F2" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63870532" w14:textId="77777777" w:rsidR="00FB2475" w:rsidRPr="00FB2475" w:rsidRDefault="00FB2475" w:rsidP="00FB2475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Voluntary</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/community group</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DDF4A58" w14:textId="77777777" w:rsidR="00FB2475" w:rsidRPr="00FB2475" w:rsidRDefault="00FB2475" w:rsidP="00FB2475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  Registered</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> charity (Charity No: __________________)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A34037D" w14:textId="77777777" w:rsidR="00FB2475" w:rsidRPr="00FB2475" w:rsidRDefault="00FB2475" w:rsidP="00FB2475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  Sports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/educational group</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08768D02" w14:textId="77777777" w:rsidR="00FB2475" w:rsidRPr="00FB2475" w:rsidRDefault="00FB2475" w:rsidP="00FB2475">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  Youth</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> organisation/group</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26762249" w14:textId="77777777" w:rsidR="00E9051C" w:rsidRDefault="00FB2475" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  Other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB2475">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (please specify): _________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F71229B" w14:textId="5C3247C6" w:rsidR="00453AB8" w:rsidRDefault="00453AB8" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E9051C" w14:paraId="1DE00B39" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B418CEE" w14:textId="77777777" w:rsidR="00E9051C" w:rsidRPr="00E51A60" w:rsidRDefault="0007108E" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Approximately how many people regularly participate or benefit? __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F7385C7" w14:textId="341C5948" w:rsidR="00E51A60" w:rsidRPr="00E51A60" w:rsidRDefault="00E51A60" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E9051C" w14:paraId="2E1AA250" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3CEF0C" w14:textId="77777777" w:rsidR="00453AB8" w:rsidRDefault="0007108E" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Approximately how many are parish residents? __________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="371B51B7" w14:textId="7C3A2D87" w:rsidR="00E51A60" w:rsidRPr="00E51A60" w:rsidRDefault="00E51A60" w:rsidP="00E9051C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73988A65" w14:textId="3E6EEBFC" w:rsidR="00E9051C" w:rsidRDefault="00453AB8" w:rsidP="00E9051C">
+      <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="22"/>
-[...211 lines deleted...]
-        <w:t>____________________________________</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00453AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please provide approximate figures where exact numbers are not available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187791AD" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1147C53A" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A894B01" w14:textId="5D4FD53B" w:rsidR="00B07C9A" w:rsidRPr="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
+    <w:p w14:paraId="2A894B01" w14:textId="2EEB138D" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07C9A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Details of Project/Activity</w:t>
+        <w:t xml:space="preserve">Details of </w:t>
+      </w:r>
+      <w:r w:rsidR="00383211">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the Activity, Service or Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD103B0" w14:textId="5482A4E7" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
-[...166 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0084130F" w14:paraId="1866FFEE" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B4AD6A" w14:textId="77777777" w:rsidR="0084130F" w:rsidRDefault="0084130F" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB79B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name of activity/service/project:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4C7168" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AF9512A" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E03977B" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2055D8B3" w14:textId="741B5FCB" w:rsidR="00EF5B47" w:rsidRPr="00CB79B7" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084130F" w14:paraId="6439F5C7" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B6C1C7" w14:textId="3934E95A" w:rsidR="00862C25" w:rsidRPr="009661E5" w:rsidRDefault="00862C25" w:rsidP="00E36881">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009661E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>This application is for:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E8390D5" w14:textId="6BE97EEA" w:rsidR="00E36881" w:rsidRPr="00E51A60" w:rsidRDefault="00E36881" w:rsidP="00E36881">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E36881">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> new activity or project</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4858409A" w14:textId="094523AC" w:rsidR="00E36881" w:rsidRPr="00E51A60" w:rsidRDefault="00E36881" w:rsidP="00E36881">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  An</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> existing </w:t>
+            </w:r>
+            <w:r w:rsidR="00F02CB6" w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or ongoing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>activity or service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B21C7D" w14:textId="77777777" w:rsidR="0084130F" w:rsidRDefault="00E36881" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  An</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> improvement</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02CB6" w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E51A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>development to an existing activity/service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E145A7" w14:textId="4677221A" w:rsidR="00E51A60" w:rsidRDefault="00E51A60" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084130F" w14:paraId="164BB9B7" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BE60EB" w14:textId="77777777" w:rsidR="0084130F" w:rsidRDefault="007C2053" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2053">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If applicable, how long has the activity/service been running?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A88FCB5" w14:textId="77777777" w:rsidR="00CB79B7" w:rsidRDefault="00CB79B7" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E96B287" w14:textId="35F140B8" w:rsidR="00EF5B47" w:rsidRPr="00E51A60" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E36881" w14:paraId="35441637" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4805A62E" w14:textId="77777777" w:rsidR="00E36881" w:rsidRDefault="007C2053" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2053">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please describe the activity/service/project and what the grant will be used for.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB64374" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AA5D244" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01DF6533" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39FEFFF1" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49B0268A" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16898871" w14:textId="2F5F620B" w:rsidR="00EF5B47" w:rsidRPr="007C2053" w:rsidRDefault="00EF5B47" w:rsidP="0084130F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C944FA" w14:paraId="0E0A065C" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E0AD08" w14:textId="77777777" w:rsidR="00C944FA" w:rsidRDefault="00AE2F49" w:rsidP="00C944FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB79B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>How will it benefit parish residents?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6618AE79" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00C944FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="443FDCDD" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00C944FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F273431" w14:textId="0654A7B9" w:rsidR="00EF5B47" w:rsidRPr="00CB79B7" w:rsidRDefault="00EF5B47" w:rsidP="00C944FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD49F5" w14:paraId="1F57A92E" w14:textId="77777777" w:rsidTr="00EE6E7A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="703E412F" w14:textId="55865383" w:rsidR="00FD49F5" w:rsidRPr="00CB79B7" w:rsidRDefault="00AE2F49" w:rsidP="00C944FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB79B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Approximately how many parish residents will benefit? __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="2EBEAA7A" w14:textId="50737BB3" w:rsidR="00B07C9A" w:rsidRPr="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CF19F97" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FEE7C4" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRPr="004C018D" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
-      <w:pPr>
+    <w:p w14:paraId="738F5300" w14:textId="5C7016F1" w:rsidR="008C02B6" w:rsidRDefault="00B07C9A" w:rsidP="008C02B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C018D">
+      <w:r w:rsidRPr="008C02B6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4. Financial Information</w:t>
+        <w:t>Financial Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680E48AE" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRPr="004C018D" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EF5B47" w14:paraId="1F21D008" w14:textId="77777777" w:rsidTr="00E24D42">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068DC13A" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRPr="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00EF5B47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5B47">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total cost of project/activity: £__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5B643F" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRPr="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00EF5B47">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5B47" w14:paraId="192E8AD8" w14:textId="77777777" w:rsidTr="00E24D42">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="302039D3" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRPr="004C018D" w:rsidRDefault="00EF5B47" w:rsidP="00EF5B47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amount of grant requested: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>£__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F368238" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00EF5B47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5B47" w14:paraId="42999B8D" w14:textId="77777777" w:rsidTr="00E24D42">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0225B2E7" w14:textId="5107DDE0" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00EF5B47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C018D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Other sources of funding (applied for/secured):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AA4B4E" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00EF5B47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A8577F1" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00EF5B47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F69BABB" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00EF5B47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2991348C" w14:textId="77777777" w:rsidR="00EF5B47" w:rsidRDefault="00EF5B47" w:rsidP="00EF5B47">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="37B9E065" w14:textId="77777777" w:rsidR="008C02B6" w:rsidRDefault="008C02B6" w:rsidP="008C02B6">
+      <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C018D">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="07072C6E" w14:textId="55DF1C63" w:rsidR="00B07C9A" w:rsidRPr="004C018D" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
-[...72 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="671DCAFF" w14:textId="73DF38B3" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="008C02B6">
+      <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please attach:</w:t>
       </w:r>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A breakdown of project costs</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97DCC" w:rsidRPr="00D97DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A breakdown of the costs for which funding is requested</w:t>
       </w:r>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A copy of your latest accounts or a simple income/expenditure statement (if a new group)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97DCC" w:rsidRPr="00D97DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Your latest annual accounts, or a simple income/expenditure statement where formal accounts are not available</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78919027" w14:textId="0A0A2944" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B76A863" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02744821" w14:textId="68C0511D" w:rsidR="00B07C9A" w:rsidRPr="004C018D" w:rsidRDefault="00B07C9A" w:rsidP="006339A0">
+    <w:p w14:paraId="1EAA672C" w14:textId="77777777" w:rsidR="00E24D42" w:rsidRDefault="00E24D42" w:rsidP="00B07C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE152F6" w14:textId="77777777" w:rsidR="00E24D42" w:rsidRDefault="00E24D42" w:rsidP="00B07C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC8903C" w14:textId="77777777" w:rsidR="00E24D42" w:rsidRDefault="00E24D42" w:rsidP="00B07C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC99BB8" w14:textId="77777777" w:rsidR="00E24D42" w:rsidRDefault="00E24D42" w:rsidP="00B07C9A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362A87A4" w14:textId="77777777" w:rsidR="00815F38" w:rsidRPr="00815F38" w:rsidRDefault="00815F38" w:rsidP="00815F38">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A281B6" w14:textId="16CC0066" w:rsidR="00815F38" w:rsidRDefault="00815F38" w:rsidP="00815F38">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that the information provided in this application is accurate and complete. I understand that the Parish Council may request further </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24D42" w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>information,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and that submission of an application does not guarantee that funding will be awarded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D956ABE" w14:textId="77777777" w:rsidR="008A422D" w:rsidRPr="00815F38" w:rsidRDefault="008A422D" w:rsidP="00815F38">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D56E282" w14:textId="77777777" w:rsidR="00815F38" w:rsidRPr="00815F38" w:rsidRDefault="00815F38" w:rsidP="00815F38">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793C6253" w14:textId="77777777" w:rsidR="00815F38" w:rsidRPr="00815F38" w:rsidRDefault="00815F38" w:rsidP="00815F38">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Position/Role:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9506D6" w14:textId="77777777" w:rsidR="00815F38" w:rsidRPr="00815F38" w:rsidRDefault="00815F38" w:rsidP="00815F38">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C33FCD0" w14:textId="77777777" w:rsidR="00815F38" w:rsidRPr="00815F38" w:rsidRDefault="00815F38" w:rsidP="00815F38">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B34C35F" w14:textId="77777777" w:rsidR="00815F38" w:rsidRDefault="00815F38" w:rsidP="00815F38">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6186CB5E" w14:textId="77777777" w:rsidR="00815F38" w:rsidRDefault="00815F38" w:rsidP="006339A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02744821" w14:textId="771E53EE" w:rsidR="00B07C9A" w:rsidRPr="004C018D" w:rsidRDefault="00B07C9A" w:rsidP="006339A0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C018D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For Parish Council use only</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="41BBDEB3" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="41BBDEB3" w14:textId="77777777" w:rsidTr="00EF5B47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="104DCF21" w14:textId="323B6F9F" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date application received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A370FC4" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="140FEB20" w14:textId="77777777" w:rsidR="006339A0" w:rsidRDefault="006339A0" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="462D63BB" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="462D63BB" w14:textId="77777777" w:rsidTr="00EF5B47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F5B5C15" w14:textId="2BC82E03" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision: Approved/Declined </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CDAD4A1" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EE8706A" w14:textId="77777777" w:rsidR="006339A0" w:rsidRDefault="006339A0" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="2FC8DA06" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="2FC8DA06" w14:textId="77777777" w:rsidTr="00EF5B47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5657D2E0" w14:textId="2009F67F" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Amount Awarded (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1829607B" w14:textId="77777777" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0241C255" w14:textId="77777777" w:rsidR="006339A0" w:rsidRDefault="006339A0" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07C9A" w14:paraId="5DA81378" w14:textId="77777777" w:rsidTr="00B07C9A">
+      <w:tr w:rsidR="00B07C9A" w14:paraId="5DA81378" w14:textId="77777777" w:rsidTr="00EF5B47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4760D2ED" w14:textId="253DB49C" w:rsidR="00B07C9A" w:rsidRDefault="00B07C9A" w:rsidP="00B07C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Council Meeting &amp; Minute Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
@@ -2410,67 +3319,109 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="717752153">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="310326021">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="984360186">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1576629935">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="322467664">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B07C9A"/>
+    <w:rsid w:val="0007108E"/>
+    <w:rsid w:val="00074385"/>
+    <w:rsid w:val="002D4527"/>
     <w:rsid w:val="00352DD9"/>
+    <w:rsid w:val="00383211"/>
+    <w:rsid w:val="003F6801"/>
+    <w:rsid w:val="00416375"/>
+    <w:rsid w:val="00434C81"/>
+    <w:rsid w:val="00453AB8"/>
     <w:rsid w:val="004F36B8"/>
+    <w:rsid w:val="00521579"/>
+    <w:rsid w:val="00594B3F"/>
     <w:rsid w:val="006339A0"/>
+    <w:rsid w:val="00640A17"/>
+    <w:rsid w:val="007C2053"/>
+    <w:rsid w:val="00815F38"/>
+    <w:rsid w:val="0084130F"/>
+    <w:rsid w:val="00862C25"/>
+    <w:rsid w:val="008745A4"/>
     <w:rsid w:val="00882040"/>
+    <w:rsid w:val="00885AF4"/>
+    <w:rsid w:val="008A422D"/>
+    <w:rsid w:val="008C02B6"/>
+    <w:rsid w:val="0093330B"/>
+    <w:rsid w:val="009661E5"/>
+    <w:rsid w:val="009F4633"/>
+    <w:rsid w:val="009F51BD"/>
     <w:rsid w:val="00A122D7"/>
+    <w:rsid w:val="00AE2F49"/>
     <w:rsid w:val="00B07C9A"/>
+    <w:rsid w:val="00B47856"/>
+    <w:rsid w:val="00B51E78"/>
+    <w:rsid w:val="00BC2BF2"/>
+    <w:rsid w:val="00C944FA"/>
+    <w:rsid w:val="00CB79B7"/>
+    <w:rsid w:val="00D46F19"/>
+    <w:rsid w:val="00D97DCC"/>
     <w:rsid w:val="00DA0562"/>
+    <w:rsid w:val="00E24D42"/>
+    <w:rsid w:val="00E36881"/>
+    <w:rsid w:val="00E51A60"/>
+    <w:rsid w:val="00E9051C"/>
+    <w:rsid w:val="00EE6E7A"/>
+    <w:rsid w:val="00EF5B47"/>
+    <w:rsid w:val="00F02CB6"/>
+    <w:rsid w:val="00FB2475"/>
+    <w:rsid w:val="00FC174C"/>
+    <w:rsid w:val="00FD49F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="55CAB06C"/>
@@ -3061,51 +4012,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B07C9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3707,70 +4657,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2092</Characters>
+  <Pages>3</Pages>
+  <Words>384</Words>
+  <Characters>2194</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2455</CharactersWithSpaces>
+  <CharactersWithSpaces>2573</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Clerk Wrangle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>